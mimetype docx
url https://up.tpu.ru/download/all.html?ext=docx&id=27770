--- v0 (2026-07-02)
+++ v1 (2026-08-23)
@@ -344,52 +344,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6243E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00B6243E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Национальный исследовательский Томский политехнический университет</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B6243E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="665B68BE" w14:textId="77777777" w:rsidR="00127344" w:rsidRDefault="00127344" w:rsidP="00567075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -520,51 +518,51 @@
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>УЧЕБНЫЙ ПЛАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="184FAA6F" w14:textId="77777777" w:rsidR="00151532" w:rsidRDefault="00151532" w:rsidP="00567075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00151532" w:rsidRPr="00CC7C84" w14:paraId="143C8E8C" w14:textId="77777777" w:rsidTr="00BE6C5A">
+      <w:tr w:rsidR="00151532" w:rsidRPr="00CC2730" w14:paraId="143C8E8C" w14:textId="77777777" w:rsidTr="00BE6C5A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FCCFF20" w14:textId="6AE75322" w:rsidR="00151532" w:rsidRPr="001D48B0" w:rsidRDefault="00151532" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092678C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -982,51 +980,51 @@
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2624"/>
         <w:gridCol w:w="2624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00151532" w:rsidRPr="00CC7C84" w14:paraId="587A15BE" w14:textId="77777777" w:rsidTr="00013E46">
+      <w:tr w:rsidR="00151532" w:rsidRPr="00CC2730" w14:paraId="587A15BE" w14:textId="77777777" w:rsidTr="00013E46">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18673A6A" w14:textId="77777777" w:rsidR="00151532" w:rsidRPr="006F406E" w:rsidRDefault="00151532" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="006B757E" w:rsidRPr="006B757E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Федеральные государственные требования</w:t>
             </w:r>
@@ -1087,51 +1085,51 @@
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D48B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20.10.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00151532" w:rsidRPr="00CC7C84" w14:paraId="0B8FFC53" w14:textId="77777777" w:rsidTr="00013E46">
+      <w:tr w:rsidR="00151532" w:rsidRPr="00CC2730" w14:paraId="0B8FFC53" w14:textId="77777777" w:rsidTr="00013E46">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA0FEE0" w14:textId="77777777" w:rsidR="00151532" w:rsidRPr="00E1246E" w:rsidRDefault="00151532" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="006B757E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1408,51 +1406,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>КАЛЕНДАРНЫЙ УЧЕБНЫЙ ГРАФИК</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5633"/>
         <w:gridCol w:w="5149"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC7C84" w14:paraId="48F1744C" w14:textId="77777777" w:rsidTr="003A3746">
+      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC2730" w14:paraId="48F1744C" w14:textId="77777777" w:rsidTr="003A3746">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A41C75" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="00157714" w:rsidRDefault="0069487D" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -2844,51 +2842,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE46B34" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="007405E3" w:rsidRDefault="007022AB" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC7C84" w14:paraId="40BE6AEA" w14:textId="77777777" w:rsidTr="003A3746">
+      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC2730" w14:paraId="40BE6AEA" w14:textId="77777777" w:rsidTr="003A3746">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720754BF" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="007405E3" w:rsidRDefault="007022AB" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -4280,51 +4278,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4B1056" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="007405E3" w:rsidRDefault="002050BD" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC7C84" w14:paraId="40BE6AEA" w14:textId="77777777" w:rsidTr="003A3746">
+      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC2730" w14:paraId="40BE6AEA" w14:textId="77777777" w:rsidTr="003A3746">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720754BF" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="007405E3" w:rsidRDefault="007022AB" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -5716,51 +5714,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4B1056" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="007405E3" w:rsidRDefault="002050BD" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC7C84" w14:paraId="40BE6AEA" w14:textId="77777777" w:rsidTr="003A3746">
+      <w:tr w:rsidR="007022AB" w:rsidRPr="00CC2730" w14:paraId="40BE6AEA" w14:textId="77777777" w:rsidTr="003A3746">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720754BF" w14:textId="77777777" w:rsidR="007022AB" w:rsidRPr="007405E3" w:rsidRDefault="007022AB" w:rsidP="00CC2370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007405E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -8725,52 +8723,50 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Сем.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ПР</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A9CD436" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -9063,51 +9059,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>сем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8AB583" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676F6EB2" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -9618,51 +9614,51 @@
           <w:p w14:paraId="68AA7131" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D126E0D" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -10188,51 +10184,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E61F00E" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D126E0D" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -10758,51 +10754,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E61F00E" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676F6EB2" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -11313,51 +11309,51 @@
           <w:p w14:paraId="68AA7131" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D126E0D" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -11883,51 +11879,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E61F00E" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676F6EB2" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -12438,51 +12434,51 @@
           <w:p w14:paraId="68AA7131" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -12987,51 +12983,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -13536,51 +13532,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОСГН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D126E0D" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -14106,51 +14102,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E61F00E" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D126E0D" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -14676,51 +14672,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E61F00E" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -15225,51 +15221,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -15774,51 +15770,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -16323,51 +16319,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -16872,51 +16868,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -17421,51 +17417,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="65EF68FF" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D126E0D" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -17991,51 +17987,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E61F00E" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>прочее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="5992955F" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676F6EB2" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -18546,51 +18542,51 @@
           <w:p w14:paraId="68AA7131" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="31243D34" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BEF41" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -19095,51 +19091,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1900" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ОИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C429E" w:rsidRPr="00CC7C84" w14:paraId="1B009C6E" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="006C429E" w:rsidRPr="00CC2730" w14:paraId="1B009C6E" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11285B17" w14:textId="77777777" w:rsidR="006C429E" w:rsidRPr="00E16AD3" w:rsidRDefault="006C429E" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -19532,51 +19528,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0/54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A69B6CA" w14:textId="77777777" w:rsidR="006C429E" w:rsidRPr="00E16AD3" w:rsidRDefault="006C429E" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="3D31AC64" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="3D31AC64" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="017DF8F6" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00DB1BD5" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D869DB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
@@ -19767,51 +19763,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D5FEEE5" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="082D328E" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="082D328E" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35AF5637" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19911,51 +19907,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ACEB7C2" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="7BD43802" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="7BD43802" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F91D58" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
@@ -20146,51 +20142,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D769F33" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="7BD43802" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="7BD43802" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F91D58" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
@@ -20381,51 +20377,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D769F33" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC7C84" w14:paraId="7BD43802" w14:textId="77777777" w:rsidTr="006B757E">
+      <w:tr w:rsidR="00381D52" w:rsidRPr="00CC2730" w14:paraId="7BD43802" w14:textId="77777777" w:rsidTr="006B757E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F91D58" w14:textId="77777777" w:rsidR="00381D52" w:rsidRPr="00E16AD3" w:rsidRDefault="00381D52" w:rsidP="006B757E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
@@ -20674,150 +20670,150 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10828"/>
       </w:tblGrid>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC7C84" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC2730" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="161FDD67" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="00697BFF" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008436C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1. Форма контроля, отмеченная знаком "*", обозначает дифференцированный зачет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC7C84" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC2730" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="161FDD67" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="00697BFF" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008436C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2. Трудоемкость 1 недели всех видов практик, научной деятельности и итоговой аттестации составляет 1,5 кредита (зачетных единицы) - 54 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC7C84" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC2730" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="161FDD67" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="00697BFF" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008436C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3. ** - без учета перечня отдельных видов работ, по которым количество контактных часов во взаимодействии с преподавателем устанавливается на 1 обучающегося в соответствии с нормами времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC7C84" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="00CC2730" w14:paraId="5F7D70C3" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="161FDD67" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="00697BFF" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008436C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
@@ -21017,111 +21013,150 @@
           </w:tcPr>
           <w:p w14:paraId="300A9C41" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="006556C1" w:rsidRDefault="001E2FEA" w:rsidP="006556C1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>В.С.Хорев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C5B0039" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="00697BFF" w:rsidRDefault="006556C1" w:rsidP="00C3769E">
+    <w:p w14:paraId="1C5B0039" w14:textId="51E18ADA" w:rsidR="006556C1" w:rsidRDefault="006556C1" w:rsidP="00C3769E">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006556C1" w:rsidRPr="00697BFF" w:rsidSect="00132B5D">
+    <w:p w14:paraId="5498A2C3" w14:textId="7EA8FD4F" w:rsidR="00CC2730" w:rsidRDefault="00CC2730" w:rsidP="00C3769E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340AC42C" w14:textId="1C14AB39" w:rsidR="00CC2730" w:rsidRDefault="00CC2730" w:rsidP="00C3769E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF95803" w14:textId="77777777" w:rsidR="00CC2730" w:rsidRPr="00697BFF" w:rsidRDefault="00CC2730" w:rsidP="00C3769E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="dsa1"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00CC2730" w:rsidRPr="00697BFF" w:rsidSect="00132B5D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68AD0F79" w14:textId="77777777" w:rsidR="00534097" w:rsidRDefault="00534097" w:rsidP="0071135D">
+    <w:p w14:paraId="425D08D4" w14:textId="77777777" w:rsidR="00116174" w:rsidRDefault="00116174" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35CA40F4" w14:textId="77777777" w:rsidR="00534097" w:rsidRDefault="00534097" w:rsidP="0071135D">
+    <w:p w14:paraId="5926CF9F" w14:textId="77777777" w:rsidR="00116174" w:rsidRDefault="00116174" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -21258,61 +21293,61 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3A81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21710000" w14:textId="77777777" w:rsidR="00534097" w:rsidRDefault="00534097" w:rsidP="0071135D">
+    <w:p w14:paraId="64D9BE63" w14:textId="77777777" w:rsidR="00116174" w:rsidRDefault="00116174" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02D2E0CB" w14:textId="77777777" w:rsidR="00534097" w:rsidRDefault="00534097" w:rsidP="0071135D">
+    <w:p w14:paraId="42735161" w14:textId="77777777" w:rsidR="00116174" w:rsidRDefault="00116174" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -21345,50 +21380,51 @@
     <w:rsid w:val="000462B3"/>
     <w:rsid w:val="00060309"/>
     <w:rsid w:val="00060C1A"/>
     <w:rsid w:val="00074E69"/>
     <w:rsid w:val="00092FDC"/>
     <w:rsid w:val="000A5F88"/>
     <w:rsid w:val="000C0AB7"/>
     <w:rsid w:val="000C2247"/>
     <w:rsid w:val="000C38B1"/>
     <w:rsid w:val="000C429F"/>
     <w:rsid w:val="000C4EB3"/>
     <w:rsid w:val="000C6BEF"/>
     <w:rsid w:val="000C78A4"/>
     <w:rsid w:val="000C7B64"/>
     <w:rsid w:val="000D0FF3"/>
     <w:rsid w:val="000D5562"/>
     <w:rsid w:val="000E355F"/>
     <w:rsid w:val="000E4648"/>
     <w:rsid w:val="000E5D3E"/>
     <w:rsid w:val="000F1893"/>
     <w:rsid w:val="000F3FE3"/>
     <w:rsid w:val="000F62C2"/>
     <w:rsid w:val="00105074"/>
     <w:rsid w:val="00110002"/>
     <w:rsid w:val="00114F16"/>
+    <w:rsid w:val="00116174"/>
     <w:rsid w:val="00117D2E"/>
     <w:rsid w:val="00127344"/>
     <w:rsid w:val="001326A0"/>
     <w:rsid w:val="00132B5D"/>
     <w:rsid w:val="00142826"/>
     <w:rsid w:val="00151532"/>
     <w:rsid w:val="00157714"/>
     <w:rsid w:val="001606D4"/>
     <w:rsid w:val="001614A0"/>
     <w:rsid w:val="001616D6"/>
     <w:rsid w:val="00163870"/>
     <w:rsid w:val="001677B0"/>
     <w:rsid w:val="00171538"/>
     <w:rsid w:val="0018687B"/>
     <w:rsid w:val="00186F00"/>
     <w:rsid w:val="0019347C"/>
     <w:rsid w:val="00196774"/>
     <w:rsid w:val="0019696C"/>
     <w:rsid w:val="001A330A"/>
     <w:rsid w:val="001A4B5B"/>
     <w:rsid w:val="001B077D"/>
     <w:rsid w:val="001D3A12"/>
     <w:rsid w:val="001D48B0"/>
     <w:rsid w:val="001D4A2E"/>
     <w:rsid w:val="001D776C"/>
@@ -21471,50 +21507,51 @@
     <w:rsid w:val="003B4B99"/>
     <w:rsid w:val="003B6365"/>
     <w:rsid w:val="003C7A7D"/>
     <w:rsid w:val="003D1D2B"/>
     <w:rsid w:val="003D3C52"/>
     <w:rsid w:val="003D54BA"/>
     <w:rsid w:val="003E4C87"/>
     <w:rsid w:val="003F0E3E"/>
     <w:rsid w:val="003F77D2"/>
     <w:rsid w:val="00402A5A"/>
     <w:rsid w:val="00402B8B"/>
     <w:rsid w:val="004061AD"/>
     <w:rsid w:val="00407696"/>
     <w:rsid w:val="00413091"/>
     <w:rsid w:val="00423A5C"/>
     <w:rsid w:val="0042408C"/>
     <w:rsid w:val="00440599"/>
     <w:rsid w:val="00453667"/>
     <w:rsid w:val="004540F5"/>
     <w:rsid w:val="00454DE4"/>
     <w:rsid w:val="00457BAD"/>
     <w:rsid w:val="00462C9D"/>
     <w:rsid w:val="00466F81"/>
     <w:rsid w:val="004670C0"/>
     <w:rsid w:val="00470692"/>
+    <w:rsid w:val="00477541"/>
     <w:rsid w:val="004841B8"/>
     <w:rsid w:val="004850EB"/>
     <w:rsid w:val="00487C32"/>
     <w:rsid w:val="00491D58"/>
     <w:rsid w:val="0049493B"/>
     <w:rsid w:val="004953A1"/>
     <w:rsid w:val="0049739C"/>
     <w:rsid w:val="004A3E87"/>
     <w:rsid w:val="004B59F2"/>
     <w:rsid w:val="004D1C12"/>
     <w:rsid w:val="004D4D1A"/>
     <w:rsid w:val="004E3B6D"/>
     <w:rsid w:val="004E6570"/>
     <w:rsid w:val="004F0757"/>
     <w:rsid w:val="004F0A20"/>
     <w:rsid w:val="004F3AC4"/>
     <w:rsid w:val="005003AD"/>
     <w:rsid w:val="00511A35"/>
     <w:rsid w:val="00512EFA"/>
     <w:rsid w:val="0052408E"/>
     <w:rsid w:val="00526C45"/>
     <w:rsid w:val="00532037"/>
     <w:rsid w:val="005322D4"/>
     <w:rsid w:val="00534097"/>
     <w:rsid w:val="00534B06"/>
@@ -21545,50 +21582,51 @@
     <w:rsid w:val="00615F56"/>
     <w:rsid w:val="00616714"/>
     <w:rsid w:val="00620574"/>
     <w:rsid w:val="006369DA"/>
     <w:rsid w:val="00650B37"/>
     <w:rsid w:val="006556C1"/>
     <w:rsid w:val="00665B4D"/>
     <w:rsid w:val="00665C19"/>
     <w:rsid w:val="00673E3B"/>
     <w:rsid w:val="006839F7"/>
     <w:rsid w:val="00685714"/>
     <w:rsid w:val="00686F0C"/>
     <w:rsid w:val="00687846"/>
     <w:rsid w:val="00687B79"/>
     <w:rsid w:val="00687C7C"/>
     <w:rsid w:val="0069079D"/>
     <w:rsid w:val="0069487D"/>
     <w:rsid w:val="00697BFF"/>
     <w:rsid w:val="006A01AF"/>
     <w:rsid w:val="006A5E58"/>
     <w:rsid w:val="006B0614"/>
     <w:rsid w:val="006B0E4B"/>
     <w:rsid w:val="006B6C75"/>
     <w:rsid w:val="006B757E"/>
     <w:rsid w:val="006C429E"/>
+    <w:rsid w:val="006C6A5D"/>
     <w:rsid w:val="006C7687"/>
     <w:rsid w:val="006D2B13"/>
     <w:rsid w:val="006D5F86"/>
     <w:rsid w:val="006D6B1E"/>
     <w:rsid w:val="006D79A0"/>
     <w:rsid w:val="006E19E0"/>
     <w:rsid w:val="006E1B5A"/>
     <w:rsid w:val="006E6E54"/>
     <w:rsid w:val="007022AB"/>
     <w:rsid w:val="00702A62"/>
     <w:rsid w:val="00706304"/>
     <w:rsid w:val="00707939"/>
     <w:rsid w:val="007079ED"/>
     <w:rsid w:val="0071135D"/>
     <w:rsid w:val="00716208"/>
     <w:rsid w:val="00721281"/>
     <w:rsid w:val="00724274"/>
     <w:rsid w:val="00725E34"/>
     <w:rsid w:val="007400BA"/>
     <w:rsid w:val="007405E3"/>
     <w:rsid w:val="00744B09"/>
     <w:rsid w:val="00745B58"/>
     <w:rsid w:val="00746F0D"/>
     <w:rsid w:val="007508D4"/>
     <w:rsid w:val="00757902"/>
@@ -21773,50 +21811,51 @@
     <w:rsid w:val="00C47177"/>
     <w:rsid w:val="00C50C75"/>
     <w:rsid w:val="00C52FAE"/>
     <w:rsid w:val="00C54B3D"/>
     <w:rsid w:val="00C60784"/>
     <w:rsid w:val="00C64420"/>
     <w:rsid w:val="00C707B9"/>
     <w:rsid w:val="00C73564"/>
     <w:rsid w:val="00C75926"/>
     <w:rsid w:val="00C864BF"/>
     <w:rsid w:val="00C86959"/>
     <w:rsid w:val="00C92AEE"/>
     <w:rsid w:val="00C93EA6"/>
     <w:rsid w:val="00C9698C"/>
     <w:rsid w:val="00CA0F10"/>
     <w:rsid w:val="00CA1302"/>
     <w:rsid w:val="00CA3A4A"/>
     <w:rsid w:val="00CA3E6B"/>
     <w:rsid w:val="00CA61DD"/>
     <w:rsid w:val="00CA7E3E"/>
     <w:rsid w:val="00CB02D2"/>
     <w:rsid w:val="00CB239A"/>
     <w:rsid w:val="00CB5108"/>
     <w:rsid w:val="00CC0C52"/>
     <w:rsid w:val="00CC2370"/>
+    <w:rsid w:val="00CC2730"/>
     <w:rsid w:val="00CC6676"/>
     <w:rsid w:val="00CC7C84"/>
     <w:rsid w:val="00CD1FB7"/>
     <w:rsid w:val="00CD2350"/>
     <w:rsid w:val="00CD37DD"/>
     <w:rsid w:val="00CD5DCD"/>
     <w:rsid w:val="00CD7797"/>
     <w:rsid w:val="00CD7F5D"/>
     <w:rsid w:val="00CF0CC2"/>
     <w:rsid w:val="00CF3032"/>
     <w:rsid w:val="00CF48B7"/>
     <w:rsid w:val="00D072AB"/>
     <w:rsid w:val="00D07DA3"/>
     <w:rsid w:val="00D10270"/>
     <w:rsid w:val="00D129DC"/>
     <w:rsid w:val="00D1422A"/>
     <w:rsid w:val="00D20F16"/>
     <w:rsid w:val="00D32005"/>
     <w:rsid w:val="00D335E1"/>
     <w:rsid w:val="00D33B67"/>
     <w:rsid w:val="00D33BBC"/>
     <w:rsid w:val="00D37F8D"/>
     <w:rsid w:val="00D40A49"/>
     <w:rsid w:val="00D422BE"/>
     <w:rsid w:val="00D50F59"/>
@@ -22948,64 +22987,64 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D692E9D5-EC15-4EFB-B6B7-0231BB3E72F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>4766</Words>
-  <Characters>27170</Characters>
+  <Words>4767</Words>
+  <Characters>27172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>226</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31873</CharactersWithSpaces>
+  <CharactersWithSpaces>31876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>