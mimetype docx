--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -15889,77 +15889,77 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F00895" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="00796F44" w:rsidP="002E10A8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="001E2FEA" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Заведующий кафедрой - руководитель отделения на правах кафедры отделения экспериментальной физики</w:t>
+              <w:t>отделения экспериментальной физики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33860988" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="001E2FEA" w:rsidP="006556C1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Р.С.Лаптев</w:t>
+              <w:t>$s.fio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006556C1" w:rsidRPr="0038729F" w14:paraId="52575EEA" w14:textId="77777777" w:rsidTr="00907546">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02B33ABF" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="00EA5A21" w:rsidP="00AF4ACD">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="0049493B" w:rsidRPr="0038729F">
               <w:rPr>