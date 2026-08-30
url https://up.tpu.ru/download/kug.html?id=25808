--- v0 (2026-07-15)
+++ v1 (2026-08-30)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...21 lines deleted...]
-  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/jpeg" Extension="jfif"/>
+  <Default ContentType="image/jpeg" Extension="jpe"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="image/tiff" Extension="tif"/>
+  <Default ContentType="image/tiff" Extension="tiff"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
+<Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
+<Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -520,51 +525,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>КАЛЕНДАРНЫЙ УЧЕБНЫЙ ГРАФИК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D671F16" w14:textId="77777777" w:rsidR="00567075" w:rsidRPr="0038729F" w:rsidRDefault="00567075" w:rsidP="00567075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007079ED" w:rsidRPr="00044930" w14:paraId="35254D53" w14:textId="77777777" w:rsidTr="00BE6C5A">
+      <w:tr w:rsidR="007079ED" w:rsidRPr="0052069D" w14:paraId="35254D53" w14:textId="77777777" w:rsidTr="00BE6C5A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B26AA4C" w14:textId="77777777" w:rsidR="007079ED" w:rsidRPr="0038729F" w:rsidRDefault="007079ED" w:rsidP="00BE6C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="555FFC9A" w14:textId="77777777" w:rsidR="007079ED" w:rsidRPr="0038729F" w:rsidRDefault="007079ED" w:rsidP="00567075">
@@ -2731,51 +2736,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39897931" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00044930" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
+      <w:tr w:rsidR="00BD09E9" w:rsidRPr="0052069D" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C97EF2" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -4167,51 +4172,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2117E87A" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00044930" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
+      <w:tr w:rsidR="00BD09E9" w:rsidRPr="0052069D" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C97EF2" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -5672,796 +5677,760 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>​ ​</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Теоретическое обучение и рассредоточенные практики</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Конференц-неделя</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Экзаменационная сессия</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Учебная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Х</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Производственная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Xпд</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Преддипломная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Государственная аттестация</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Каникулы</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Г</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нерабочие праздничные дни (не включая воскресенья)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="396E3325" w14:textId="77777777" w:rsidR="00CC2370" w:rsidRPr="0038729F" w:rsidRDefault="001A004F" w:rsidP="0030032A">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038729F">
@@ -6484,118 +6453,115 @@
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="472"/>
-[...52 lines deleted...]
-        <w:gridCol w:w="184"/>
+        <w:gridCol w:w="483"/>
+        <w:gridCol w:w="676"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="3342F46D" w14:textId="77777777" w:rsidTr="001170FB">
+      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="3342F46D" w14:textId="77777777" w:rsidTr="0052069D">
         <w:trPr>
           <w:trHeight w:val="76"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53ACE683" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Учебный год</w:t>
             </w:r>
@@ -6616,8960 +6582,7860 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>месяц с номером недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39955FD3" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="001170FB" w:rsidRDefault="001170FB" w:rsidP="001170FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>сентябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3289F965" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="001170FB" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>октябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72316610" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>ноябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="439" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C2573DD" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>декабрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73DACF75" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>январь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C55A42E" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>февраль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C88491B" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>март</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="439" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43698D31" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>апрель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="435A585C" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>май</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BFC86CD" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>июнь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21CC6E52" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>июль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="344" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AB0FF67" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>август</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="0ECFCCBC" w14:textId="77777777" w:rsidTr="001170FB">
+      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="0ECFCCBC" w14:textId="77777777" w:rsidTr="0052069D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AA7C38E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="83" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0105DCC8" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 1 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F38EFD" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 2 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12C171CE" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 3 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2237AE60" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 4 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D2957BD" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 5 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="82" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4617D6B6" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 6 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B94D0EC" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 7 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="371FA82E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 8 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5483BA43" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​ 9 ​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8D761A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F8B483" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1531E31A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35E22A4C" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407D74E2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27F9E2B0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="387A3296" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42F36442" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E5A018F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFA8CAA" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF314B2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B6DE0AF" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31516255" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A3618AB" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285D1E08" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1755DE71" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54435E1B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="377E0F78" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A244A61" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D4658A2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EC3202E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB6830A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ACDFA10" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AFF1313" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="068BA2E3" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35F48FEB" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0241FFB8" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38FBE50D" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="328EE7D6" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F60CB7E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F6B76F1" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48BED10B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B667680" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04DCEEBC" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ABF5ACB" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A0AF5F1" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6189CA02" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E17960D" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69E45D11" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="88" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78D34830" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8552AC" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01C1666E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73834A8C" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="2DCC1772" w14:textId="77777777" w:rsidTr="001170FB">
+      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="2DCC1772" w14:textId="77777777" w:rsidTr="0052069D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54EDF3AE" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00E95EDD" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="00F9792B" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2021/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47AA3A92" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00C04515" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>начало недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="83" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6895BD24" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00AD7673" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53860091" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56D0A97E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E03396B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE6DE6" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="82" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308AFAF4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECA39C8" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F179104" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1622F463" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56063AB4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4806E2D5" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B38DE3E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FB2DAB2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B7CC743" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF5450F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="586723B2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D135F0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="000EFC9A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59FD4D33" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658792A4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D118163" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="439D6458" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081F5259" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34A6D3A9" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F12BE20" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D14D9A0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73ED764F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E0B4D3" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0285F3E0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E9772B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="028D9F91" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2F3A39" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44D94732" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D1344" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65290A31" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7278E89E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2380E80A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23529E2D" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="338AF652" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751876B0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="468E220B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55BCCD3F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="471ACE24" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A631643" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="765A0AB6" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7759EA6A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F82DFEA" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AD4F423" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="88" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A6E4A5" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9E4038" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1112799E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD04AA3" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="1958380E" w14:textId="77777777" w:rsidTr="001170FB">
+      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="1958380E" w14:textId="77777777" w:rsidTr="0052069D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09AC4E27" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="323EEA90" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00C04515" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>конец недели</w:t>
             </w:r>
             <w:r w:rsidR="00E95EDD" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="83" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B95939" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BA0C16B" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3128D3F4" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06580652" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79F7209F" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="82" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18AB73BE" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0483FCCB" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5685B722" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62CF86D0" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E73D63E" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CEEEBF4" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04DECAE8" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721AE2E5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7F6960" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EFA36DC" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30174521" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07C3C71A" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB9E830" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030D7F0A" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37CF5104" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2763CAA4" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A61CB4C" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54C0F4A8" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0976A6E7" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27EDA58A" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F46CC2" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FD2F35" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D08F132" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1A0F6B" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01CE1FEA" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAB15A5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6A3947" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F243D91" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C5AEFA5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37A84C1B" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E7C865E" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A3BA6D5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7BF551" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177F309F" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0578F18C" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BD73AAA" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF24514" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B50E862" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09EFC275" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E03C796" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="020CB178" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C00F241" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5A8129" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="88" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A19A856" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="355BA5B0" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F01E7E" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71CE7B2C" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="2DCC1772" w14:textId="77777777" w:rsidTr="001170FB">
+      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="2DCC1772" w14:textId="77777777" w:rsidTr="0052069D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54EDF3AE" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00E95EDD" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="00F9792B" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2022/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47AA3A92" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00C04515" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>начало недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="83" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6895BD24" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00AD7673" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53860091" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56D0A97E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E03396B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE6DE6" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="82" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308AFAF4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECA39C8" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F179104" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1622F463" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56063AB4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4806E2D5" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B38DE3E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FB2DAB2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B7CC743" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF5450F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="586723B2" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D135F0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="000EFC9A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59FD4D33" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658792A4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D118163" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="439D6458" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081F5259" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34A6D3A9" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F12BE20" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D14D9A0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73ED764F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E0B4D3" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0285F3E0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E9772B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="028D9F91" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2F3A39" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44D94732" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D1344" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65290A31" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7278E89E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2380E80A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23529E2D" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="338AF652" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751876B0" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="468E220B" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55BCCD3F" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="471ACE24" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A631643" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="765A0AB6" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7759EA6A" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F82DFEA" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AD4F423" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="88" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A6E4A5" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9E4038" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1112799E" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD04AA3" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="1958380E" w14:textId="77777777" w:rsidTr="001170FB">
+      <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="1958380E" w14:textId="77777777" w:rsidTr="0052069D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09AC4E27" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="323EEA90" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00C04515" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>конец недели</w:t>
             </w:r>
             <w:r w:rsidR="00E95EDD" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="83" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B95939" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BA0C16B" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3128D3F4" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06580652" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79F7209F" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="82" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18AB73BE" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0483FCCB" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="75" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5685B722" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="79" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62CF86D0" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E73D63E" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CEEEBF4" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04DECAE8" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721AE2E5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7F6960" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EFA36DC" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30174521" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07C3C71A" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB9E830" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030D7F0A" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37CF5104" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00FC480E" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2763CAA4" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A61CB4C" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54C0F4A8" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0976A6E7" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27EDA58A" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F46CC2" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FD2F35" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D08F132" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1A0F6B" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01CE1FEA" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAB15A5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6A3947" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F243D91" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C5AEFA5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37A84C1B" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E7C865E" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A3BA6D5" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7BF551" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177F309F" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0578F18C" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BD73AAA" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF24514" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B50E862" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09EFC275" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E03C796" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="020CB178" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C00F241" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5A8129" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="88" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A19A856" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="355BA5B0" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F01E7E" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71CE7B2C" w14:textId="77777777" w:rsidR="00FC480E" w:rsidRPr="0038729F" w:rsidRDefault="00BA52F0" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
@@ -15611,117 +14477,117 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10828"/>
       </w:tblGrid>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00044930" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="0052069D" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F63384" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="0038729F" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1. Дата начала учебного года отмечена знаком «*»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00044930" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="0052069D" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F63384" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="0038729F" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2. Учебные недели, на которые выпадают нерабочие и праздничные дни, установленные в соответствии с ТК РФ, выделены цветом. Образовательная деятельность в нерабочие и праздничные дни не осуществляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00044930" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="0052069D" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F63384" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="0038729F" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -15915,117 +14781,156 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33860988" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="001E2FEA" w:rsidP="006556C1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>А.С.Матвеев</w:t>
+              <w:t>Т.С.Тайлашева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B6CC0F2" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidRDefault="006556C1" w:rsidP="00C3769E">
+    <w:p w14:paraId="4B6CC0F2" w14:textId="29542905" w:rsidR="006556C1" w:rsidRDefault="006556C1" w:rsidP="00C3769E">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidSect="0038729F">
+    <w:p w14:paraId="1CB65E4A" w14:textId="1B4BFC93" w:rsidR="001B0C5F" w:rsidRDefault="001B0C5F" w:rsidP="00C3769E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D255603" w14:textId="2C619D4A" w:rsidR="001B0C5F" w:rsidRDefault="001B0C5F" w:rsidP="00C3769E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DBDE73" w14:textId="77777777" w:rsidR="001B0C5F" w:rsidRPr="00490231" w:rsidRDefault="001B0C5F" w:rsidP="00C3769E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="dsa1"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="001B0C5F" w:rsidRPr="00490231" w:rsidSect="0038729F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56D4E364" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="097953CE" w14:textId="77777777" w:rsidR="00D437EA" w:rsidRDefault="00D437EA" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A698B09" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="600E1026" w14:textId="77777777" w:rsidR="00D437EA" w:rsidRDefault="00D437EA" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16162,75 +15067,75 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3A81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="245F6CA4" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="50518429" w14:textId="77777777" w:rsidR="00D437EA" w:rsidRDefault="00D437EA" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16443C54" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="7F90ACF0" w14:textId="77777777" w:rsidR="00D437EA" w:rsidRDefault="00D437EA" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00323F02"/>
@@ -16279,99 +15184,101 @@
     <w:rsid w:val="001170FB"/>
     <w:rsid w:val="00127344"/>
     <w:rsid w:val="00130417"/>
     <w:rsid w:val="001326A0"/>
     <w:rsid w:val="00132B5D"/>
     <w:rsid w:val="00152E51"/>
     <w:rsid w:val="00157714"/>
     <w:rsid w:val="001606D4"/>
     <w:rsid w:val="001614A0"/>
     <w:rsid w:val="001616D6"/>
     <w:rsid w:val="00163870"/>
     <w:rsid w:val="001677B0"/>
     <w:rsid w:val="00171538"/>
     <w:rsid w:val="00182006"/>
     <w:rsid w:val="00183B51"/>
     <w:rsid w:val="0018687B"/>
     <w:rsid w:val="00186F00"/>
     <w:rsid w:val="0019347C"/>
     <w:rsid w:val="00196774"/>
     <w:rsid w:val="0019696C"/>
     <w:rsid w:val="001A004F"/>
     <w:rsid w:val="001A330A"/>
     <w:rsid w:val="001A4B5B"/>
     <w:rsid w:val="001A7C3F"/>
     <w:rsid w:val="001B077D"/>
+    <w:rsid w:val="001B0C5F"/>
     <w:rsid w:val="001B15CC"/>
     <w:rsid w:val="001D3A12"/>
     <w:rsid w:val="001D48B0"/>
     <w:rsid w:val="001D4A2E"/>
     <w:rsid w:val="001D776C"/>
     <w:rsid w:val="001E01C7"/>
     <w:rsid w:val="001E0C51"/>
     <w:rsid w:val="001E2FEA"/>
     <w:rsid w:val="001E33CA"/>
     <w:rsid w:val="001E66A4"/>
     <w:rsid w:val="001F2273"/>
     <w:rsid w:val="001F236B"/>
     <w:rsid w:val="001F36EE"/>
     <w:rsid w:val="00202E8A"/>
     <w:rsid w:val="002050BD"/>
     <w:rsid w:val="0020600E"/>
     <w:rsid w:val="00220345"/>
     <w:rsid w:val="00223C25"/>
     <w:rsid w:val="00225B36"/>
     <w:rsid w:val="00226A59"/>
     <w:rsid w:val="00231E21"/>
     <w:rsid w:val="00235555"/>
     <w:rsid w:val="002426E1"/>
     <w:rsid w:val="00247B9F"/>
     <w:rsid w:val="0025319C"/>
     <w:rsid w:val="002541EF"/>
     <w:rsid w:val="00260200"/>
     <w:rsid w:val="00260BB4"/>
     <w:rsid w:val="00263D47"/>
     <w:rsid w:val="00265FEC"/>
     <w:rsid w:val="00271C66"/>
     <w:rsid w:val="00271DE2"/>
     <w:rsid w:val="00272463"/>
     <w:rsid w:val="0027320A"/>
     <w:rsid w:val="00277FCF"/>
     <w:rsid w:val="0028456B"/>
     <w:rsid w:val="002875DA"/>
     <w:rsid w:val="002917EB"/>
     <w:rsid w:val="00292B3C"/>
     <w:rsid w:val="002A0880"/>
     <w:rsid w:val="002A1802"/>
     <w:rsid w:val="002A7ED9"/>
     <w:rsid w:val="002B0FB7"/>
     <w:rsid w:val="002D0C06"/>
     <w:rsid w:val="002D1A2D"/>
     <w:rsid w:val="002D4FEA"/>
     <w:rsid w:val="002E004E"/>
     <w:rsid w:val="002E10A8"/>
     <w:rsid w:val="002E2035"/>
+    <w:rsid w:val="002E323B"/>
     <w:rsid w:val="002E5699"/>
     <w:rsid w:val="002E7BC5"/>
     <w:rsid w:val="002F044B"/>
     <w:rsid w:val="0030032A"/>
     <w:rsid w:val="00301FF3"/>
     <w:rsid w:val="003029E6"/>
     <w:rsid w:val="00303392"/>
     <w:rsid w:val="00304C13"/>
     <w:rsid w:val="0031013C"/>
     <w:rsid w:val="00311213"/>
     <w:rsid w:val="00316BE7"/>
     <w:rsid w:val="00323F02"/>
     <w:rsid w:val="00325C81"/>
     <w:rsid w:val="0032632A"/>
     <w:rsid w:val="003315C2"/>
     <w:rsid w:val="00332305"/>
     <w:rsid w:val="00333013"/>
     <w:rsid w:val="00335EE8"/>
     <w:rsid w:val="0033607F"/>
     <w:rsid w:val="003413A5"/>
     <w:rsid w:val="003561AC"/>
     <w:rsid w:val="00361630"/>
     <w:rsid w:val="003623D9"/>
     <w:rsid w:val="0037473E"/>
     <w:rsid w:val="00376F81"/>
@@ -16401,67 +15308,69 @@
     <w:rsid w:val="00401C7A"/>
     <w:rsid w:val="00402A5A"/>
     <w:rsid w:val="00402B8B"/>
     <w:rsid w:val="004061AD"/>
     <w:rsid w:val="00407696"/>
     <w:rsid w:val="00413091"/>
     <w:rsid w:val="00423A5C"/>
     <w:rsid w:val="0042408C"/>
     <w:rsid w:val="00440599"/>
     <w:rsid w:val="00453667"/>
     <w:rsid w:val="004540F5"/>
     <w:rsid w:val="00454DE4"/>
     <w:rsid w:val="00457BAD"/>
     <w:rsid w:val="00462C9D"/>
     <w:rsid w:val="00466F81"/>
     <w:rsid w:val="004670C0"/>
     <w:rsid w:val="00470692"/>
     <w:rsid w:val="004841B8"/>
     <w:rsid w:val="004850EB"/>
     <w:rsid w:val="00487C32"/>
     <w:rsid w:val="00490231"/>
     <w:rsid w:val="00491D58"/>
     <w:rsid w:val="0049493B"/>
     <w:rsid w:val="004953A1"/>
     <w:rsid w:val="0049739C"/>
+    <w:rsid w:val="00497567"/>
     <w:rsid w:val="004A3E87"/>
     <w:rsid w:val="004B3056"/>
     <w:rsid w:val="004B59F2"/>
     <w:rsid w:val="004C5BA1"/>
     <w:rsid w:val="004D1C12"/>
     <w:rsid w:val="004D4D1A"/>
     <w:rsid w:val="004D564D"/>
     <w:rsid w:val="004D6804"/>
     <w:rsid w:val="004E2E87"/>
     <w:rsid w:val="004E3B6D"/>
     <w:rsid w:val="004E6570"/>
     <w:rsid w:val="004F0757"/>
     <w:rsid w:val="004F0A20"/>
     <w:rsid w:val="004F3AC4"/>
     <w:rsid w:val="005003AD"/>
     <w:rsid w:val="00511A35"/>
     <w:rsid w:val="00512EFA"/>
+    <w:rsid w:val="0052069D"/>
     <w:rsid w:val="0052408E"/>
     <w:rsid w:val="00526C45"/>
     <w:rsid w:val="00532037"/>
     <w:rsid w:val="005322D4"/>
     <w:rsid w:val="00534B06"/>
     <w:rsid w:val="0053627F"/>
     <w:rsid w:val="00540C3C"/>
     <w:rsid w:val="00540CFB"/>
     <w:rsid w:val="00541BC9"/>
     <w:rsid w:val="00545CF2"/>
     <w:rsid w:val="005519C6"/>
     <w:rsid w:val="0055289B"/>
     <w:rsid w:val="005652CB"/>
     <w:rsid w:val="00567075"/>
     <w:rsid w:val="00572D98"/>
     <w:rsid w:val="00581075"/>
     <w:rsid w:val="00587C9B"/>
     <w:rsid w:val="00592266"/>
     <w:rsid w:val="00592349"/>
     <w:rsid w:val="005A0F5A"/>
     <w:rsid w:val="005B00F1"/>
     <w:rsid w:val="005C6117"/>
     <w:rsid w:val="005C649B"/>
     <w:rsid w:val="005D1825"/>
     <w:rsid w:val="005D1B8D"/>
@@ -16540,50 +15449,51 @@
     <w:rsid w:val="007A551B"/>
     <w:rsid w:val="007A5BB3"/>
     <w:rsid w:val="007B5AF9"/>
     <w:rsid w:val="007C0B5A"/>
     <w:rsid w:val="007C12C8"/>
     <w:rsid w:val="007C167A"/>
     <w:rsid w:val="007C336E"/>
     <w:rsid w:val="007D0907"/>
     <w:rsid w:val="007D2F76"/>
     <w:rsid w:val="007D4CB6"/>
     <w:rsid w:val="007D4DC9"/>
     <w:rsid w:val="007E0BC2"/>
     <w:rsid w:val="007E2064"/>
     <w:rsid w:val="007E47EC"/>
     <w:rsid w:val="007E5864"/>
     <w:rsid w:val="007E6A66"/>
     <w:rsid w:val="007F027F"/>
     <w:rsid w:val="00801168"/>
     <w:rsid w:val="00811807"/>
     <w:rsid w:val="008149EF"/>
     <w:rsid w:val="0081563B"/>
     <w:rsid w:val="00830C15"/>
     <w:rsid w:val="00835D15"/>
     <w:rsid w:val="008413EA"/>
     <w:rsid w:val="008436C5"/>
+    <w:rsid w:val="00853042"/>
     <w:rsid w:val="00856194"/>
     <w:rsid w:val="008610B8"/>
     <w:rsid w:val="00886A61"/>
     <w:rsid w:val="00886E30"/>
     <w:rsid w:val="00894355"/>
     <w:rsid w:val="00895E45"/>
     <w:rsid w:val="008975FF"/>
     <w:rsid w:val="008A060F"/>
     <w:rsid w:val="008A2861"/>
     <w:rsid w:val="008A76FD"/>
     <w:rsid w:val="008B02F0"/>
     <w:rsid w:val="008B50CA"/>
     <w:rsid w:val="008B7578"/>
     <w:rsid w:val="008C0582"/>
     <w:rsid w:val="008C1FC3"/>
     <w:rsid w:val="008D197C"/>
     <w:rsid w:val="008D275A"/>
     <w:rsid w:val="008E0AD2"/>
     <w:rsid w:val="008E117F"/>
     <w:rsid w:val="008E487D"/>
     <w:rsid w:val="008E4E5B"/>
     <w:rsid w:val="008F02CE"/>
     <w:rsid w:val="008F0EB3"/>
     <w:rsid w:val="008F1219"/>
     <w:rsid w:val="008F4228"/>
@@ -16756,50 +15666,51 @@
     <w:rsid w:val="00CC6676"/>
     <w:rsid w:val="00CD1FB7"/>
     <w:rsid w:val="00CD2350"/>
     <w:rsid w:val="00CD37DD"/>
     <w:rsid w:val="00CD5DCD"/>
     <w:rsid w:val="00CD7797"/>
     <w:rsid w:val="00CD7F5D"/>
     <w:rsid w:val="00CE0A82"/>
     <w:rsid w:val="00CF0CC2"/>
     <w:rsid w:val="00CF3032"/>
     <w:rsid w:val="00CF48B7"/>
     <w:rsid w:val="00CF642B"/>
     <w:rsid w:val="00D072AB"/>
     <w:rsid w:val="00D07DA3"/>
     <w:rsid w:val="00D10270"/>
     <w:rsid w:val="00D129DC"/>
     <w:rsid w:val="00D1422A"/>
     <w:rsid w:val="00D20F16"/>
     <w:rsid w:val="00D32005"/>
     <w:rsid w:val="00D335E1"/>
     <w:rsid w:val="00D33B67"/>
     <w:rsid w:val="00D33BBC"/>
     <w:rsid w:val="00D34336"/>
     <w:rsid w:val="00D37F8D"/>
     <w:rsid w:val="00D40A49"/>
+    <w:rsid w:val="00D437EA"/>
     <w:rsid w:val="00D47C52"/>
     <w:rsid w:val="00D50F59"/>
     <w:rsid w:val="00D5413B"/>
     <w:rsid w:val="00D6000C"/>
     <w:rsid w:val="00D60D11"/>
     <w:rsid w:val="00D62068"/>
     <w:rsid w:val="00D675D1"/>
     <w:rsid w:val="00D7187D"/>
     <w:rsid w:val="00D73896"/>
     <w:rsid w:val="00D74844"/>
     <w:rsid w:val="00D76781"/>
     <w:rsid w:val="00D7772B"/>
     <w:rsid w:val="00D80DBB"/>
     <w:rsid w:val="00D9142D"/>
     <w:rsid w:val="00D923D9"/>
     <w:rsid w:val="00D94EE9"/>
     <w:rsid w:val="00D973EA"/>
     <w:rsid w:val="00D975F6"/>
     <w:rsid w:val="00DA0B9B"/>
     <w:rsid w:val="00DA14EC"/>
     <w:rsid w:val="00DA731F"/>
     <w:rsid w:val="00DB0745"/>
     <w:rsid w:val="00DB25F5"/>
     <w:rsid w:val="00DB3349"/>
     <w:rsid w:val="00DB3A43"/>
@@ -17080,51 +15991,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -17589,51 +16500,64 @@
     <w:rsid w:val="005F433E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/>
+<Relationship Id="rId10" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/>
+<Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
+<Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/>
+<Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/>
+<Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/>
+<Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/>
+<Relationship Id="rId7" Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/>
+<Relationship Id="rId8" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/>
+<Relationship Id="rId9" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17878,84 +16802,85 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D2E8B7E-52D1-4026-9AC3-5E5A171EC660}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1772</Words>
-  <Characters>10107</Characters>
+  <Words>1773</Words>
+  <Characters>10109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11856</CharactersWithSpaces>
+  <CharactersWithSpaces>11859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>