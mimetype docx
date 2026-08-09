--- v0 (2026-08-01)
+++ v1 (2026-08-09)
@@ -15918,77 +15918,77 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F00895" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="00796F44" w:rsidP="002E10A8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="001E2FEA" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Директор </w:t>
+              <w:t>Заместитель директора по научно-образовательной деятельности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33860988" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="001E2FEA" w:rsidP="006556C1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Е.Н.Больбасов</w:t>
+              <w:t>И.В.Петлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006556C1" w:rsidRPr="0038729F" w14:paraId="3828723C" w14:textId="77777777" w:rsidTr="00907546">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F00895" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="00796F44" w:rsidP="002E10A8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="001E2FEA" w:rsidRPr="0038729F">
               <w:rPr>