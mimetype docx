--- v0 (2026-07-26)
+++ v1 (2026-07-26)
@@ -520,51 +520,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>КАЛЕНДАРНЫЙ УЧЕБНЫЙ ГРАФИК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D671F16" w14:textId="77777777" w:rsidR="00567075" w:rsidRPr="0038729F" w:rsidRDefault="00567075" w:rsidP="00567075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007079ED" w:rsidRPr="00044930" w14:paraId="35254D53" w14:textId="77777777" w:rsidTr="00BE6C5A">
+      <w:tr w:rsidR="007079ED" w:rsidRPr="009860FE" w14:paraId="35254D53" w14:textId="77777777" w:rsidTr="00BE6C5A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B26AA4C" w14:textId="77777777" w:rsidR="007079ED" w:rsidRPr="0038729F" w:rsidRDefault="007079ED" w:rsidP="00BE6C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="555FFC9A" w14:textId="77777777" w:rsidR="007079ED" w:rsidRPr="0038729F" w:rsidRDefault="007079ED" w:rsidP="00567075">
@@ -2731,51 +2731,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39897931" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00044930" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
+      <w:tr w:rsidR="00BD09E9" w:rsidRPr="009860FE" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C97EF2" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -4167,51 +4167,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2117E87A" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00044930" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
+      <w:tr w:rsidR="00BD09E9" w:rsidRPr="009860FE" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C97EF2" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -5672,883 +5672,843 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>​ ​</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Теоретическое обучение и рассредоточенные практики</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Конференц-неделя</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Экзаменационная сессия</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Учебная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Х</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Производственная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Xпд</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Преддипломная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Государственная аттестация</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Каникулы</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Г</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нерабочие праздничные дни (не включая воскресенья)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>не определено</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="396E3325" w14:textId="77777777" w:rsidR="00CC2370" w:rsidRPr="0038729F" w:rsidRDefault="001A004F" w:rsidP="0030032A">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038729F">
@@ -6571,104 +6531,104 @@
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="472"/>
-[...52 lines deleted...]
-        <w:gridCol w:w="184"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="172"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="172"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="435"/>
+        <w:gridCol w:w="179"/>
+        <w:gridCol w:w="179"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="195"/>
+        <w:gridCol w:w="179"/>
+        <w:gridCol w:w="179"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="190"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="180"/>
       </w:tblGrid>
       <w:tr w:rsidR="001170FB" w:rsidRPr="0038729F" w14:paraId="3342F46D" w14:textId="77777777" w:rsidTr="001170FB">
         <w:trPr>
           <w:trHeight w:val="76"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53ACE683" w14:textId="77777777" w:rsidR="001170FB" w:rsidRPr="0038729F" w:rsidRDefault="001170FB" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
@@ -9187,68 +9147,72 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56063AB4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
-[...16 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="56063AB4" w14:textId="05648ABA" w:rsidR="00F9792B" w:rsidRPr="009860FE" w:rsidRDefault="009860FE" w:rsidP="00FC480E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009860FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>
+                <span style="background-color: #FFFF00;">4</span>
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4806E2D5" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
@@ -12597,68 +12561,72 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="93" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56063AB4" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
-[...16 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="56063AB4" w14:textId="05648ABA" w:rsidR="00F9792B" w:rsidRPr="009860FE" w:rsidRDefault="009860FE" w:rsidP="00FC480E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009860FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>
+                <span style="background-color: #FFFF00;">3</span>
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4806E2D5" w14:textId="77777777" w:rsidR="00F9792B" w:rsidRPr="0038729F" w:rsidRDefault="00F9792B" w:rsidP="00FC480E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
@@ -15698,117 +15666,117 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10828"/>
       </w:tblGrid>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00044930" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="009860FE" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F63384" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="0038729F" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1. Дата начала учебного года отмечена знаком «*»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00044930" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="009860FE" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F63384" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="0038729F" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2. Учебные недели, на которые выпадают нерабочие и праздничные дни, установленные в соответствии с ТК РФ, выделены цветом. Образовательная деятельность в нерабочие и праздничные дни не осуществляется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       )
-      <w:tr w:rsidR="00697BFF" w:rsidRPr="00044930" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
+      <w:tr w:rsidR="00697BFF" w:rsidRPr="009860FE" w14:paraId="0D234079" w14:textId="77777777" w:rsidTr="00697BFF">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F63384" w14:textId="77777777" w:rsidR="00697BFF" w:rsidRPr="0038729F" w:rsidRDefault="008436C5" w:rsidP="008436C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -16035,84 +16003,82 @@
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidSect="0038729F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56D4E364" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="65027506" w14:textId="77777777" w:rsidR="004902E0" w:rsidRDefault="004902E0" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A698B09" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="691F51D5" w14:textId="77777777" w:rsidR="004902E0" w:rsidRDefault="004902E0" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16249,75 +16215,75 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3A81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="245F6CA4" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="07F87A2D" w14:textId="77777777" w:rsidR="004902E0" w:rsidRDefault="004902E0" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16443C54" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="0F3A922A" w14:textId="77777777" w:rsidR="004902E0" w:rsidRDefault="004902E0" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00323F02"/>
@@ -16484,50 +16450,51 @@
     <w:rsid w:val="003D3C52"/>
     <w:rsid w:val="003D54BA"/>
     <w:rsid w:val="003E4C87"/>
     <w:rsid w:val="003F77D2"/>
     <w:rsid w:val="00401C7A"/>
     <w:rsid w:val="00402A5A"/>
     <w:rsid w:val="00402B8B"/>
     <w:rsid w:val="004061AD"/>
     <w:rsid w:val="00407696"/>
     <w:rsid w:val="00413091"/>
     <w:rsid w:val="00423A5C"/>
     <w:rsid w:val="0042408C"/>
     <w:rsid w:val="00440599"/>
     <w:rsid w:val="00453667"/>
     <w:rsid w:val="004540F5"/>
     <w:rsid w:val="00454DE4"/>
     <w:rsid w:val="00457BAD"/>
     <w:rsid w:val="00462C9D"/>
     <w:rsid w:val="00466F81"/>
     <w:rsid w:val="004670C0"/>
     <w:rsid w:val="00470692"/>
     <w:rsid w:val="004841B8"/>
     <w:rsid w:val="004850EB"/>
     <w:rsid w:val="00487C32"/>
     <w:rsid w:val="00490231"/>
+    <w:rsid w:val="004902E0"/>
     <w:rsid w:val="00491D58"/>
     <w:rsid w:val="0049493B"/>
     <w:rsid w:val="004953A1"/>
     <w:rsid w:val="0049739C"/>
     <w:rsid w:val="004A3E87"/>
     <w:rsid w:val="004B3056"/>
     <w:rsid w:val="004B59F2"/>
     <w:rsid w:val="004C5BA1"/>
     <w:rsid w:val="004D1C12"/>
     <w:rsid w:val="004D4D1A"/>
     <w:rsid w:val="004D564D"/>
     <w:rsid w:val="004D6804"/>
     <w:rsid w:val="004E2E87"/>
     <w:rsid w:val="004E3B6D"/>
     <w:rsid w:val="004E6570"/>
     <w:rsid w:val="004F0757"/>
     <w:rsid w:val="004F0A20"/>
     <w:rsid w:val="004F3AC4"/>
     <w:rsid w:val="005003AD"/>
     <w:rsid w:val="00511A35"/>
     <w:rsid w:val="00512EFA"/>
     <w:rsid w:val="0052408E"/>
     <w:rsid w:val="00526C45"/>
     <w:rsid w:val="00532037"/>
     <w:rsid w:val="005322D4"/>
@@ -16676,50 +16643,51 @@
     <w:rsid w:val="008F4228"/>
     <w:rsid w:val="009018B5"/>
     <w:rsid w:val="00907546"/>
     <w:rsid w:val="00916A69"/>
     <w:rsid w:val="00927120"/>
     <w:rsid w:val="00930F8D"/>
     <w:rsid w:val="00936A11"/>
     <w:rsid w:val="00936CD6"/>
     <w:rsid w:val="00942FB8"/>
     <w:rsid w:val="00943BD9"/>
     <w:rsid w:val="009455F5"/>
     <w:rsid w:val="00945733"/>
     <w:rsid w:val="0094783A"/>
     <w:rsid w:val="009514C9"/>
     <w:rsid w:val="0095220B"/>
     <w:rsid w:val="009533B0"/>
     <w:rsid w:val="00966B1B"/>
     <w:rsid w:val="0096702D"/>
     <w:rsid w:val="00971301"/>
     <w:rsid w:val="0097132C"/>
     <w:rsid w:val="00980542"/>
     <w:rsid w:val="00981E7B"/>
     <w:rsid w:val="00983961"/>
     <w:rsid w:val="00983AE0"/>
     <w:rsid w:val="00985FF5"/>
+    <w:rsid w:val="009860FE"/>
     <w:rsid w:val="00986AC3"/>
     <w:rsid w:val="00991709"/>
     <w:rsid w:val="00995141"/>
     <w:rsid w:val="0099559E"/>
     <w:rsid w:val="0099665D"/>
     <w:rsid w:val="009A3A99"/>
     <w:rsid w:val="009A4E98"/>
     <w:rsid w:val="009B3197"/>
     <w:rsid w:val="009B4E2C"/>
     <w:rsid w:val="009B523F"/>
     <w:rsid w:val="009B5802"/>
     <w:rsid w:val="009C54D2"/>
     <w:rsid w:val="009D1ECB"/>
     <w:rsid w:val="009D72F3"/>
     <w:rsid w:val="009D79BE"/>
     <w:rsid w:val="009E25CE"/>
     <w:rsid w:val="009E3C4C"/>
     <w:rsid w:val="009E6166"/>
     <w:rsid w:val="009F01E8"/>
     <w:rsid w:val="009F602A"/>
     <w:rsid w:val="00A01C61"/>
     <w:rsid w:val="00A038D0"/>
     <w:rsid w:val="00A119FA"/>
     <w:rsid w:val="00A16781"/>
     <w:rsid w:val="00A17A88"/>
@@ -17167,51 +17135,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -17985,64 +17953,64 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D2E8B7E-52D1-4026-9AC3-5E5A171EC660}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1772</Words>
-  <Characters>10107</Characters>
+  <Words>1790</Words>
+  <Characters>10206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
+  <Lines>85</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11856</CharactersWithSpaces>
+  <CharactersWithSpaces>11973</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>