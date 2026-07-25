--- v0 (2026-07-24)
+++ v1 (2026-07-25)
@@ -15976,77 +15976,77 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F00895" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="00796F44" w:rsidP="002E10A8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="001E2FEA" w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>научно-образовательного центра И.Н.Бутакова</w:t>
+              <w:t>Заведующий кафедрой - руководитель научно-образовательного центра на правах кафедры научно-образовательного центра И.Н.Бутакова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33860988" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="0038729F" w:rsidRDefault="001E2FEA" w:rsidP="006556C1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>$s.fio</w:t>
+              <w:t>А.С.Матвеев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B6CC0F2" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidRDefault="006556C1" w:rsidP="00C3769E">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidSect="0038729F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>