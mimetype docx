--- v0 (2026-07-01)
+++ v1 (2026-08-17)
@@ -520,51 +520,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>КАЛЕНДАРНЫЙ УЧЕБНЫЙ ГРАФИК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D671F16" w14:textId="77777777" w:rsidR="00567075" w:rsidRPr="0038729F" w:rsidRDefault="00567075" w:rsidP="00567075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007079ED" w:rsidRPr="00044930" w14:paraId="35254D53" w14:textId="77777777" w:rsidTr="00BE6C5A">
+      <w:tr w:rsidR="007079ED" w:rsidRPr="00853042" w14:paraId="35254D53" w14:textId="77777777" w:rsidTr="00BE6C5A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B26AA4C" w14:textId="77777777" w:rsidR="007079ED" w:rsidRPr="0038729F" w:rsidRDefault="007079ED" w:rsidP="00BE6C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="555FFC9A" w14:textId="77777777" w:rsidR="007079ED" w:rsidRPr="0038729F" w:rsidRDefault="007079ED" w:rsidP="00567075">
@@ -2731,51 +2731,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39897931" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00044930" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
+      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00853042" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C97EF2" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -4167,51 +4167,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2117E87A" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00044930" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
+      <w:tr w:rsidR="00BD09E9" w:rsidRPr="00853042" w14:paraId="2D3E4CA4" w14:textId="77777777" w:rsidTr="008A76FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C97EF2" w14:textId="77777777" w:rsidR="00BD09E9" w:rsidRPr="0038729F" w:rsidRDefault="00BD09E9" w:rsidP="00DE2514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
@@ -5672,883 +5672,843 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>​ ​</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Теоретическое обучение и рассредоточенные практики</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Конференц-неделя</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Экзаменационная сессия</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Учебная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Х</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Производственная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Xпд</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Преддипломная практика</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Государственная аттестация</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Каникулы</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Г</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нерабочие праздничные дни (не включая воскресенья)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC6517" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B077D" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C52FAE" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>не определено</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B53B95" w:rsidRPr="0038729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="396E3325" w14:textId="77777777" w:rsidR="00CC2370" w:rsidRPr="0038729F" w:rsidRDefault="001A004F" w:rsidP="0030032A">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038729F">
@@ -16053,99 +16013,99 @@
             <w:r w:rsidRPr="0038729F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Е.И.Короткова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B6CC0F2" w14:textId="77777777" w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidRDefault="006556C1" w:rsidP="00C3769E">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="dsa1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006556C1" w:rsidRPr="00490231" w:rsidSect="0038729F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56D4E364" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="7B3FF784" w14:textId="77777777" w:rsidR="00497567" w:rsidRDefault="00497567" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A698B09" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="1D16D212" w14:textId="77777777" w:rsidR="00497567" w:rsidRDefault="00497567" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16282,61 +16242,61 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3A81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="245F6CA4" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="2F2C850A" w14:textId="77777777" w:rsidR="00497567" w:rsidRDefault="00497567" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16443C54" w14:textId="77777777" w:rsidR="00541BC9" w:rsidRDefault="00541BC9" w:rsidP="0071135D">
+    <w:p w14:paraId="31E4CA52" w14:textId="77777777" w:rsidR="00497567" w:rsidRDefault="00497567" w:rsidP="0071135D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -16521,50 +16481,51 @@
     <w:rsid w:val="00401C7A"/>
     <w:rsid w:val="00402A5A"/>
     <w:rsid w:val="00402B8B"/>
     <w:rsid w:val="004061AD"/>
     <w:rsid w:val="00407696"/>
     <w:rsid w:val="00413091"/>
     <w:rsid w:val="00423A5C"/>
     <w:rsid w:val="0042408C"/>
     <w:rsid w:val="00440599"/>
     <w:rsid w:val="00453667"/>
     <w:rsid w:val="004540F5"/>
     <w:rsid w:val="00454DE4"/>
     <w:rsid w:val="00457BAD"/>
     <w:rsid w:val="00462C9D"/>
     <w:rsid w:val="00466F81"/>
     <w:rsid w:val="004670C0"/>
     <w:rsid w:val="00470692"/>
     <w:rsid w:val="004841B8"/>
     <w:rsid w:val="004850EB"/>
     <w:rsid w:val="00487C32"/>
     <w:rsid w:val="00490231"/>
     <w:rsid w:val="00491D58"/>
     <w:rsid w:val="0049493B"/>
     <w:rsid w:val="004953A1"/>
     <w:rsid w:val="0049739C"/>
+    <w:rsid w:val="00497567"/>
     <w:rsid w:val="004A3E87"/>
     <w:rsid w:val="004B3056"/>
     <w:rsid w:val="004B59F2"/>
     <w:rsid w:val="004C5BA1"/>
     <w:rsid w:val="004D1C12"/>
     <w:rsid w:val="004D4D1A"/>
     <w:rsid w:val="004D564D"/>
     <w:rsid w:val="004D6804"/>
     <w:rsid w:val="004E2E87"/>
     <w:rsid w:val="004E3B6D"/>
     <w:rsid w:val="004E6570"/>
     <w:rsid w:val="004F0757"/>
     <w:rsid w:val="004F0A20"/>
     <w:rsid w:val="004F3AC4"/>
     <w:rsid w:val="005003AD"/>
     <w:rsid w:val="00511A35"/>
     <w:rsid w:val="00512EFA"/>
     <w:rsid w:val="0052408E"/>
     <w:rsid w:val="00526C45"/>
     <w:rsid w:val="00532037"/>
     <w:rsid w:val="005322D4"/>
     <w:rsid w:val="00534B06"/>
     <w:rsid w:val="0053627F"/>
     <w:rsid w:val="00540C3C"/>
     <w:rsid w:val="00540CFB"/>
@@ -16660,50 +16621,51 @@
     <w:rsid w:val="007A551B"/>
     <w:rsid w:val="007A5BB3"/>
     <w:rsid w:val="007B5AF9"/>
     <w:rsid w:val="007C0B5A"/>
     <w:rsid w:val="007C12C8"/>
     <w:rsid w:val="007C167A"/>
     <w:rsid w:val="007C336E"/>
     <w:rsid w:val="007D0907"/>
     <w:rsid w:val="007D2F76"/>
     <w:rsid w:val="007D4CB6"/>
     <w:rsid w:val="007D4DC9"/>
     <w:rsid w:val="007E0BC2"/>
     <w:rsid w:val="007E2064"/>
     <w:rsid w:val="007E47EC"/>
     <w:rsid w:val="007E5864"/>
     <w:rsid w:val="007E6A66"/>
     <w:rsid w:val="007F027F"/>
     <w:rsid w:val="00801168"/>
     <w:rsid w:val="00811807"/>
     <w:rsid w:val="008149EF"/>
     <w:rsid w:val="0081563B"/>
     <w:rsid w:val="00830C15"/>
     <w:rsid w:val="00835D15"/>
     <w:rsid w:val="008413EA"/>
     <w:rsid w:val="008436C5"/>
+    <w:rsid w:val="00853042"/>
     <w:rsid w:val="00856194"/>
     <w:rsid w:val="008610B8"/>
     <w:rsid w:val="00886A61"/>
     <w:rsid w:val="00886E30"/>
     <w:rsid w:val="00894355"/>
     <w:rsid w:val="00895E45"/>
     <w:rsid w:val="008975FF"/>
     <w:rsid w:val="008A060F"/>
     <w:rsid w:val="008A2861"/>
     <w:rsid w:val="008A76FD"/>
     <w:rsid w:val="008B02F0"/>
     <w:rsid w:val="008B50CA"/>
     <w:rsid w:val="008B7578"/>
     <w:rsid w:val="008C0582"/>
     <w:rsid w:val="008C1FC3"/>
     <w:rsid w:val="008D197C"/>
     <w:rsid w:val="008D275A"/>
     <w:rsid w:val="008E0AD2"/>
     <w:rsid w:val="008E117F"/>
     <w:rsid w:val="008E487D"/>
     <w:rsid w:val="008E4E5B"/>
     <w:rsid w:val="008F02CE"/>
     <w:rsid w:val="008F0EB3"/>
     <w:rsid w:val="008F1219"/>
     <w:rsid w:val="008F4228"/>
@@ -17200,51 +17162,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>